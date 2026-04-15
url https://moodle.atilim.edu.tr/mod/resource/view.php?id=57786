--- v0 (2025-12-29)
+++ v1 (2026-04-15)
@@ -1,80 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7138E7D7" w14:textId="2AB94A22" w:rsidR="00EB1F73" w:rsidRDefault="00AE749B" w:rsidP="00EB1F73">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E59D120" wp14:editId="33A779FE">
             <wp:extent cx="2677583" cy="1905000"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="1790667299" name="Picture 2" descr="A logo for a university&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1790667299" name="Picture 2" descr="A logo for a university&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="28769" t="28756" r="29399" b="26624"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2678700" cy="1905795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
@@ -143,160 +145,180 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008425F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ENGINEERING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F44A69B" w14:textId="77777777" w:rsidR="00EB1F73" w:rsidRPr="008425F7" w:rsidRDefault="00EB1F73" w:rsidP="00EB1F73">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27B85C3B" w14:textId="694A13A7" w:rsidR="00EB1F73" w:rsidRPr="008425F7" w:rsidRDefault="003974A3" w:rsidP="00EB1F73">
+    <w:p w14:paraId="27B85C3B" w14:textId="6E141303" w:rsidR="00EB1F73" w:rsidRPr="008425F7" w:rsidRDefault="003974A3" w:rsidP="00EB1F73">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ME 40</w:t>
       </w:r>
-      <w:r w:rsidR="008E4B37">
+      <w:r w:rsidR="00087A36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> - CAPSTONE PROJECT I</w:t>
+      </w:r>
+      <w:r w:rsidR="00087A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B707B1" w14:textId="77777777" w:rsidR="00EB1F73" w:rsidRPr="008425F7" w:rsidRDefault="00EB1F73" w:rsidP="00EB1F73">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16AEFD5A" w14:textId="4133EB6C" w:rsidR="004E2615" w:rsidRDefault="005715DA" w:rsidP="005715DA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>NAME OF YOUR PROJECT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523A1653" w14:textId="73989FB6" w:rsidR="00EB1F73" w:rsidRPr="008425F7" w:rsidRDefault="00EB1F73" w:rsidP="00EB1F73">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19774393" w14:textId="77777777" w:rsidR="00EB1F73" w:rsidRPr="008425F7" w:rsidRDefault="003974A3" w:rsidP="00EB1F73">
+    <w:p w14:paraId="19774393" w14:textId="4701D8C0" w:rsidR="00EB1F73" w:rsidRPr="008425F7" w:rsidRDefault="003974A3" w:rsidP="00EB1F73">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2025-2026 FALL</w:t>
+        <w:t xml:space="preserve">2025-2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00087A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>SPRING</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F73" w:rsidRPr="008425F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TERM DEVELOPMENT REPORT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F681494" w14:textId="77777777" w:rsidR="00EB1F73" w:rsidRDefault="00EB1F73" w:rsidP="00EB1F73">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26EA31C2" w14:textId="22DF667F" w:rsidR="00EB1F73" w:rsidRDefault="00EB1F73" w:rsidP="00EB1F73">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -855,1459 +877,1797 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7264905F" w14:textId="77777777" w:rsidR="008E4B37" w:rsidRPr="008E4B37" w:rsidRDefault="008E4B37" w:rsidP="008E4B37">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E4B37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>List of Symbols and Abbreviations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17037E08" w14:textId="77777777" w:rsidR="008E4B37" w:rsidRPr="008E4B37" w:rsidRDefault="00000000" w:rsidP="008E4B37">
+    <w:p w14:paraId="17037E08" w14:textId="77777777" w:rsidR="008E4B37" w:rsidRPr="008E4B37" w:rsidRDefault="00E40969" w:rsidP="008E4B37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict w14:anchorId="0D9ACD12">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C06B392" w14:textId="77777777" w:rsidR="008E4B37" w:rsidRPr="008E4B37" w:rsidRDefault="008E4B37" w:rsidP="00C60B61">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E4B37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D57D6D" w14:textId="77777777" w:rsidR="00AB59E9" w:rsidRDefault="008E4B37" w:rsidP="00C60B61">
+    <w:p w14:paraId="3B1B11E9" w14:textId="47EC7E05" w:rsidR="00870728" w:rsidRPr="005C02DB" w:rsidRDefault="008E4B37" w:rsidP="00870728">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E4B37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1.1 Background</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00682BFF" w:rsidRPr="005C02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Summary of First Phase Outcomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188AF635" w14:textId="7A62153F" w:rsidR="00870728" w:rsidRPr="005C02DB" w:rsidRDefault="00870728" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00682BFF" w:rsidRPr="005C02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Scope of the Second Phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2823F0DC" w14:textId="408E0B25" w:rsidR="008E4B37" w:rsidRDefault="00870728" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.3 Organization of the Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BFAB0C" w14:textId="23991C3C" w:rsidR="00870728" w:rsidRPr="008E4B37" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="008E4B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Design and Final Design Improvements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67512830" w14:textId="10575C19" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="008E4B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Final Design Revisions After </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="005C02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>First Phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7F9F0B" w14:textId="595F9C0D" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.2 Updated Design Specifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00682BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if exist)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E052829" w14:textId="48419267" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.3 Final 3D CAD Models and Assembly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F8D0F5" w14:textId="373156E7" w:rsidR="00870728" w:rsidRPr="008E4B37" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="008E4B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Manufacturing and Implementation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235144D2" w14:textId="721ED2BA" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="008E4B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Manufacturing Methods and Processes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC9F856" w14:textId="0F27530C" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.2 Material Selection Justification (Final Version)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02490976" w14:textId="736EFA85" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.3 Assembly Procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FC9E0D" w14:textId="6FFD019D" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00682BFF" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manufacturing </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Challenges and Solutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32215695" w14:textId="5EC16468" w:rsidR="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.5 Final Prototype Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417F62A7" w14:textId="76145721" w:rsidR="00870728" w:rsidRPr="008E4B37" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Project Management and Implementation Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6855D592" w14:textId="3B541E2B" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="008E4B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Updated Gantt Chart / Timeline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEF20D3" w14:textId="60CA5E26" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.2 Budget and Cost Tracking (Planned vs Actual)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230D91C1" w14:textId="44210F26" w:rsidR="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3 Risk Management </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9D4D43" w14:textId="3AF7811D" w:rsidR="00870728" w:rsidRPr="008E4B37" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="008E4B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00682BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Machine</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Setup</w:t>
+      </w:r>
+      <w:r w:rsidR="00682BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00682BFF" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Validation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7679A591" w14:textId="49F04194" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="008E4B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Test Environment and Conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7C6B55" w14:textId="149EF5F8" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00682BFF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2 Measurement </w:t>
+      </w:r>
+      <w:r w:rsidR="00682BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Calibration Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51398460" w14:textId="3B2D4828" w:rsidR="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E045D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Testing Standards </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(if </w:t>
+      </w:r>
+      <w:r w:rsidR="00682BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>exist</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D18B5F" w14:textId="135ED692" w:rsidR="00870728" w:rsidRPr="005C02DB" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00682BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unctional, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afety, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urability, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atigue </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4993B145" w14:textId="7E1C0C9A" w:rsidR="00870728" w:rsidRPr="008E4B37" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="008E4B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Results and Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C2FB69" w14:textId="7E43BC58" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 Experimental vs </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analytical </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Numerical</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11E50" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5133A2AA" w14:textId="3CAC3898" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 Strengths and Weaknesses of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Product</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DC7F21" w14:textId="52E395B2" w:rsidR="00870728" w:rsidRDefault="005C02DB" w:rsidP="00B11E50">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0086134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Des</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ign Alternatives </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CB9C7D" w14:textId="1D0D9AA6" w:rsidR="00870728" w:rsidRPr="008E4B37" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Sustainability, Ethics and Societal Impact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709E4DA9" w14:textId="4BE09CE1" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.1 Compatibility with United Nations Sustainable Development Goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041647BB" w14:textId="30B25613" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.2 Environmental Impact Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CA83CF" w14:textId="5245A349" w:rsidR="00870728" w:rsidRPr="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.3 Ethical Considerations (Impact on Humanity, Safety, Accessibility)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7FC70D" w14:textId="1BD2C02C" w:rsidR="00870728" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00870728" w:rsidRPr="00870728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.4 Lifecycle and End-of-Life Consideration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0176CF09" w14:textId="7F2517E8" w:rsidR="00870728" w:rsidRPr="008E4B37" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00335BA6" w:rsidRPr="00335BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631667E3" w14:textId="6FAC00D0" w:rsidR="00335BA6" w:rsidRPr="00335BA6" w:rsidRDefault="005C02DB" w:rsidP="00335BA6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00335BA6" w:rsidRPr="00335BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.1 Overall Project Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9C4EEC" w14:textId="2E905ED2" w:rsidR="00335BA6" w:rsidRPr="00335BA6" w:rsidRDefault="005C02DB" w:rsidP="00335BA6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00335BA6" w:rsidRPr="00335BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.2 Achievement of Project Objectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57300AC2" w14:textId="1BAA82D8" w:rsidR="00335BA6" w:rsidRDefault="005C02DB" w:rsidP="00870728">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00335BA6" w:rsidRPr="00335BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Future Work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134D854A" w14:textId="6B4F5DAC" w:rsidR="00335BA6" w:rsidRPr="00335BA6" w:rsidRDefault="005C02DB" w:rsidP="00335BA6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00335BA6" w:rsidRPr="00335BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possible </w:t>
+      </w:r>
+      <w:r w:rsidR="00335BA6" w:rsidRPr="00335BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Design Improvements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFF1F2F" w14:textId="181FE519" w:rsidR="00335BA6" w:rsidRPr="00335BA6" w:rsidRDefault="005C02DB" w:rsidP="00335BA6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00335BA6" w:rsidRPr="00335BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.2 Advanced Testing Recommendations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44036992" w14:textId="5CF5866A" w:rsidR="00870728" w:rsidRDefault="005C02DB" w:rsidP="00335BA6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00335BA6" w:rsidRPr="00335BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.3 Industrial Integration and Commercialization Potential</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4DAFAA" w14:textId="1DCA9916" w:rsidR="008E4B37" w:rsidRPr="008E4B37" w:rsidRDefault="003A1E99" w:rsidP="008E4B37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005C02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4B37" w:rsidRPr="008E4B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644C9E08" w14:textId="03526543" w:rsidR="00EB1F73" w:rsidRPr="006342F2" w:rsidRDefault="008E4B37" w:rsidP="00EB1F73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E4B37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...663 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0092062E" w:rsidRPr="008E4B37">
-[...308 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="005C02DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
-      </w:r>
-[...345 lines deleted...]
-        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4B37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. Appendices</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EB1F73" w:rsidRPr="006342F2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -2687,133 +3047,155 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="186797072">
+  <w:num w:numId="1" w16cid:durableId="557861726">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2067872029">
+  <w:num w:numId="2" w16cid:durableId="549998345">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="99373930">
+  <w:num w:numId="3" w16cid:durableId="1507789662">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB1F73"/>
     <w:rsid w:val="00012104"/>
     <w:rsid w:val="00037EDF"/>
     <w:rsid w:val="00045483"/>
+    <w:rsid w:val="00087A36"/>
     <w:rsid w:val="000A7E93"/>
     <w:rsid w:val="000B1790"/>
+    <w:rsid w:val="000C05F0"/>
     <w:rsid w:val="00185CA8"/>
     <w:rsid w:val="00261665"/>
     <w:rsid w:val="00276D4A"/>
     <w:rsid w:val="00311EB4"/>
+    <w:rsid w:val="00335BA6"/>
     <w:rsid w:val="00344CEB"/>
     <w:rsid w:val="00366936"/>
     <w:rsid w:val="003974A3"/>
+    <w:rsid w:val="003A1E99"/>
+    <w:rsid w:val="00417666"/>
     <w:rsid w:val="004C097C"/>
     <w:rsid w:val="004D3244"/>
     <w:rsid w:val="004E2615"/>
+    <w:rsid w:val="00502DA7"/>
     <w:rsid w:val="00503D24"/>
     <w:rsid w:val="005715DA"/>
+    <w:rsid w:val="005C02DB"/>
     <w:rsid w:val="005E3ED9"/>
     <w:rsid w:val="0060227D"/>
+    <w:rsid w:val="00622265"/>
     <w:rsid w:val="006342F2"/>
     <w:rsid w:val="00642EAF"/>
     <w:rsid w:val="00661C85"/>
+    <w:rsid w:val="00682BFF"/>
     <w:rsid w:val="006D4F5A"/>
     <w:rsid w:val="006F5381"/>
     <w:rsid w:val="00700C16"/>
     <w:rsid w:val="0075030E"/>
     <w:rsid w:val="007A498B"/>
+    <w:rsid w:val="007B61CD"/>
     <w:rsid w:val="007E6342"/>
     <w:rsid w:val="00857132"/>
+    <w:rsid w:val="0086134E"/>
+    <w:rsid w:val="00870728"/>
     <w:rsid w:val="00890739"/>
     <w:rsid w:val="008E4B37"/>
     <w:rsid w:val="00916330"/>
     <w:rsid w:val="0092062E"/>
     <w:rsid w:val="00935EDD"/>
     <w:rsid w:val="009A3ED9"/>
     <w:rsid w:val="009F3041"/>
     <w:rsid w:val="00A0267D"/>
+    <w:rsid w:val="00A56508"/>
     <w:rsid w:val="00AA0044"/>
     <w:rsid w:val="00AB59E9"/>
     <w:rsid w:val="00AE749B"/>
     <w:rsid w:val="00B1174B"/>
+    <w:rsid w:val="00B11E50"/>
+    <w:rsid w:val="00B46A2A"/>
     <w:rsid w:val="00BD4984"/>
     <w:rsid w:val="00BF0F11"/>
+    <w:rsid w:val="00C23FB6"/>
     <w:rsid w:val="00C60B61"/>
+    <w:rsid w:val="00C72FC6"/>
+    <w:rsid w:val="00CD4880"/>
     <w:rsid w:val="00D129A3"/>
     <w:rsid w:val="00D147D0"/>
     <w:rsid w:val="00D641BE"/>
     <w:rsid w:val="00D96869"/>
+    <w:rsid w:val="00DA56E8"/>
     <w:rsid w:val="00DC1199"/>
+    <w:rsid w:val="00E045D9"/>
     <w:rsid w:val="00E0643C"/>
     <w:rsid w:val="00E31A07"/>
+    <w:rsid w:val="00E55DDD"/>
     <w:rsid w:val="00E77A37"/>
     <w:rsid w:val="00EB1F73"/>
     <w:rsid w:val="00F449BB"/>
+    <w:rsid w:val="00F93304"/>
     <w:rsid w:val="00FA55ED"/>
     <w:rsid w:val="00FF3E11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -3206,276 +3588,276 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EB1F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Balk1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004E2615"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Balk2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008E4B37"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EB1F73"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
-[...2 lines deleted...]
-    <w:link w:val="Balk1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004E2615"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="KonuBal">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="KonuBalChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="004E2615"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KonuBalChar">
-[...2 lines deleted...]
-    <w:link w:val="KonuBal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="004E2615"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TBal">
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Balk1"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004E2615"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="T1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E2615"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="T2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E2615"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kpr">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E2615"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ekillerTablosu">
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E2615"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
-[...2 lines deleted...]
-    <w:link w:val="Balk2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008E4B37"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3695,81 +4077,97 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF3D4052-801E-4DF6-804F-0DA769C8E558}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1661</Characters>
+  <Pages>5</Pages>
+  <Words>322</Words>
+  <Characters>1948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1949</CharactersWithSpaces>
+  <CharactersWithSpaces>2202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>